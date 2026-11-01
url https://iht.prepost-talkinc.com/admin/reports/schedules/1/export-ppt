--- v0 (2026-09-01)
+++ v1 (2026-11-01)
@@ -390,51 +390,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3210000" y="4090000"/>
             <a:ext cx="1800000" cy="380000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="id-ID" sz="3000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="7F1D36"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3210000" y="4560000"/>
             <a:ext cx="1900000" cy="240000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t"/>
@@ -482,51 +482,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5910000" y="4090000"/>
             <a:ext cx="1800000" cy="380000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="id-ID" sz="3000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="7F1D36"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>5.18</a:t>
+              <a:t>5.56</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5910000" y="4560000"/>
             <a:ext cx="1900000" cy="240000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t"/>
@@ -803,51 +803,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1010000" y="1940000"/>
             <a:ext cx="1800000" cy="380000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="id-ID" sz="3000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="7F1D36"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1010000" y="2410000"/>
             <a:ext cx="1900000" cy="240000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t"/>
@@ -895,51 +895,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3710000" y="1940000"/>
             <a:ext cx="1800000" cy="380000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="id-ID" sz="3000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="7F1D36"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>5.18</a:t>
+              <a:t>5.56</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3710000" y="2410000"/>
             <a:ext cx="1900000" cy="240000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t"/>
@@ -2619,50 +2619,398 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9690000" y="2760000"/>
             <a:ext cx="1340000" cy="270000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="id-ID" sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="1F1F23"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>6.67</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Shape 54"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="650000" y="3060000"/>
+            <a:ext cx="500000" cy="390000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="DBE4EE"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55" name="Text 55"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="740000" y="3150000"/>
+            <a:ext cx="340000" cy="270000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="id-ID" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="1F1F23"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56" name="Shape 56"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1150000" y="3060000"/>
+            <a:ext cx="2450000" cy="390000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F8FAFC"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="DBE4EE"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Text 57"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1240000" y="3150000"/>
+            <a:ext cx="2290000" cy="270000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="id-ID" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="1F1F23"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Wulan</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="Shape 58"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3600000" y="3060000"/>
+            <a:ext cx="3000000" cy="390000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="DBE4EE"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="59" name="Text 59"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3690000" y="3150000"/>
+            <a:ext cx="2840000" cy="270000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="id-ID" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="1F1F23"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>wulanramadani10@gmail.con</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="60" name="Shape 60"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6600000" y="3060000"/>
+            <a:ext cx="1500000" cy="390000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F8FAFC"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="DBE4EE"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="61" name="Text 61"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6690000" y="3150000"/>
+            <a:ext cx="1340000" cy="270000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="id-ID" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="1F1F23"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>081283652525</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Shape 62"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8100000" y="3060000"/>
+            <a:ext cx="1500000" cy="390000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="DBE4EE"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63" name="Text 63"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8190000" y="3150000"/>
+            <a:ext cx="1340000" cy="270000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="id-ID" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="1F1F23"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>6.67</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64" name="Shape 64"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9600000" y="3060000"/>
+            <a:ext cx="1500000" cy="390000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F8FAFC"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="DBE4EE"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Text 65"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9690000" y="3150000"/>
+            <a:ext cx="1340000" cy="270000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="id-ID" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="1F1F23"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>-</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Assessment Theme">
   <a:themeElements>
     <a:clrScheme name="Assessment">
       <a:dk1>
         <a:srgbClr val="1F1F23"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="243447"/>
       </a:dk2>